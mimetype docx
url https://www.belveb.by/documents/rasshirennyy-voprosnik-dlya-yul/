--- v0 (2026-05-02)
+++ v1 (2026-11-06)
@@ -5,7456 +5,7870 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00E25194" w:rsidRPr="00450103" w:rsidRDefault="00E75CC2" w:rsidP="002844B0">
+    <w:p w:rsidR="00E25194" w:rsidRPr="00740E21" w:rsidRDefault="00E75CC2" w:rsidP="002844B0">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00450103">
+      <w:r w:rsidRPr="00740E21">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Расширенный в</w:t>
       </w:r>
-      <w:r w:rsidR="00885288" w:rsidRPr="00450103">
+      <w:r w:rsidR="00885288" w:rsidRPr="00740E21">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>опросник для организаций</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002844B0" w:rsidRPr="00450103" w:rsidRDefault="002844B0" w:rsidP="002844B0">
+    <w:p w:rsidR="002844B0" w:rsidRPr="00740E21" w:rsidRDefault="002844B0" w:rsidP="002844B0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E25194" w:rsidRPr="00450103" w:rsidRDefault="00E25194" w:rsidP="00450103">
+    <w:p w:rsidR="00E25194" w:rsidRPr="00740E21" w:rsidRDefault="00E25194" w:rsidP="00450103">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="-851" w:firstLine="1571"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00450103">
+      <w:r w:rsidRPr="00740E21">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Информация, внесенная в </w:t>
       </w:r>
-      <w:r w:rsidR="002844B0" w:rsidRPr="00450103">
+      <w:r w:rsidR="002844B0" w:rsidRPr="00740E21">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
-      <w:r w:rsidRPr="00450103">
+      <w:r w:rsidRPr="00740E21">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>опросник, имеет статус банковской тайны и не может быть использована или распространена без ведома и согласия клиента, кроме как в случаях, предусмотренных законодательством Республики Беларусь.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00885288" w:rsidRPr="00450103" w:rsidRDefault="00885288" w:rsidP="0025406C">
+    <w:p w:rsidR="00885288" w:rsidRPr="00740E21" w:rsidRDefault="00885288" w:rsidP="0025406C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10446" w:type="dxa"/>
         <w:tblInd w:w="-694" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="660"/>
         <w:gridCol w:w="3688"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="240"/>
         <w:gridCol w:w="2600"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF6ABB" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00CF6ABB" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00CE55E3" w:rsidRDefault="00CF6ABB" w:rsidP="0025406C">
+          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00740E21" w:rsidRDefault="00CF6ABB" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00CE55E3" w:rsidRDefault="00CF6ABB" w:rsidP="0025406C">
+          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00740E21" w:rsidRDefault="00CF6ABB" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование </w:t>
             </w:r>
-            <w:r w:rsidR="001B0901" w:rsidRPr="00CE55E3">
+            <w:r w:rsidR="001B0901" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>организации</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00CE55E3">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00CE55E3" w:rsidRDefault="00CF6ABB" w:rsidP="0025406C">
+          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00740E21" w:rsidRDefault="00CF6ABB" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442B20" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00442B20" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00442B20" w:rsidRPr="00CE55E3" w:rsidRDefault="00442B20" w:rsidP="0025406C">
+          <w:p w:rsidR="00442B20" w:rsidRPr="00740E21" w:rsidRDefault="00442B20" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00442B20" w:rsidRPr="00CE55E3" w:rsidRDefault="00442B20" w:rsidP="0025406C">
+          <w:p w:rsidR="00442B20" w:rsidRPr="00740E21" w:rsidRDefault="00442B20" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Краткое наименование организации на латинице</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00442B20" w:rsidRPr="00CE55E3" w:rsidRDefault="00442B20" w:rsidP="0025406C">
+          <w:p w:rsidR="00442B20" w:rsidRPr="00740E21" w:rsidRDefault="00442B20" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00CE55E3" w:rsidRDefault="00634096" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="00634096" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00CE55E3" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="5"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Регистрационный номер</w:t>
             </w:r>
-            <w:r w:rsidR="00CF6ABB" w:rsidRPr="00CE55E3">
+            <w:r w:rsidR="00CF6ABB" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B0901" w:rsidRPr="00CE55E3">
+            <w:r w:rsidR="001B0901" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rStyle w:val="aa"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
-            <w:r w:rsidR="00CF6ABB" w:rsidRPr="00CE55E3">
+            <w:r w:rsidR="00CF6ABB" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(в ЕГР)</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00CE55E3">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="00634096" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="00634096" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Дата регистрации</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="00634096" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="00634096" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Наименование регистрирующего органа</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="00634096" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="00634096" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Учетный номер плательщика</w:t>
             </w:r>
-            <w:r w:rsidR="00CF6ABB" w:rsidRPr="00450103">
+            <w:r w:rsidR="00CF6ABB" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB199C" w:rsidRPr="00450103">
+            <w:r w:rsidR="00BB199C" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>организации</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="00634096" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="00634096" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="00575683" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="00575683" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Наименование налогового органа по месту постановки плательщика</w:t>
             </w:r>
-            <w:r w:rsidR="007E0A58" w:rsidRPr="00450103">
+            <w:r w:rsidR="007E0A58" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (организации</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)  на учет</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="00634096" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="00634096" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Место нахождения</w:t>
             </w:r>
-            <w:r w:rsidR="001444F5" w:rsidRPr="00450103">
+            <w:r w:rsidR="001444F5" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CF6ABB" w:rsidRPr="00450103">
+            <w:r w:rsidR="00CF6ABB" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">(юридический адрес) </w:t>
             </w:r>
-            <w:r w:rsidR="00647D62" w:rsidRPr="00450103">
+            <w:r w:rsidR="00647D62" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>организации</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00C94176" w:rsidRPr="00740E21" w:rsidRDefault="00C94176" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="000345D7" w:rsidRPr="00450103" w:rsidRDefault="000345D7" w:rsidP="0025406C">
+          <w:p w:rsidR="000345D7" w:rsidRPr="00740E21" w:rsidRDefault="000345D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F20B6" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="006F20B6" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F20B6" w:rsidRPr="00450103" w:rsidRDefault="006F20B6" w:rsidP="0025406C">
+          <w:p w:rsidR="006F20B6" w:rsidRPr="00740E21" w:rsidRDefault="006F20B6" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F20B6" w:rsidRPr="00450103" w:rsidRDefault="006F20B6" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="006F20B6" w:rsidRPr="00740E21" w:rsidRDefault="006F20B6" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Почтовый адрес</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="006F20B6" w:rsidRPr="00450103" w:rsidRDefault="006F20B6" w:rsidP="0025406C">
+          <w:p w:rsidR="006F20B6" w:rsidRPr="00740E21" w:rsidRDefault="006F20B6" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6ABB" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00CF6ABB" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00450103" w:rsidRDefault="00CF6ABB" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00740E21" w:rsidRDefault="00CF6ABB" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Наименование структурного подразделения (филиала, представительства)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00450103" w:rsidRDefault="00CF6ABB" w:rsidP="0025406C">
+          <w:p w:rsidR="00CF6ABB" w:rsidRPr="00740E21" w:rsidRDefault="00CF6ABB" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Учетный номер плательщика структурного подразделения (филиала, представительства)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="00A1176C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="00A1176C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Дата выдачи и срок действия разрешения на открытие представительства иностранной организации</w:t>
             </w:r>
-            <w:r w:rsidR="00A1176C" w:rsidRPr="00A1176C">
+            <w:r w:rsidR="00A1176C" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> в РБ</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00575683" w:rsidP="0025406C">
-[...22 lines deleted...]
-            <w:r w:rsidR="00703DAE" w:rsidRPr="00450103">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00575683" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование налогового органа по месту постановки плательщика </w:t>
+            </w:r>
+            <w:r w:rsidR="00703DAE" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>структурного подразделения (филиала, представительства)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> на учет</w:t>
             </w:r>
-            <w:r w:rsidR="00703DAE" w:rsidRPr="00450103">
+            <w:r w:rsidR="00703DAE" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Место нахождения структурного подразделения (филиала, представительства)*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C2DDC" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="008C2DDC" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C2DDC" w:rsidRPr="00450103" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
+          <w:p w:rsidR="008C2DDC" w:rsidRPr="00740E21" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C2DDC" w:rsidRPr="00450103" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="008C2DDC" w:rsidRPr="00740E21" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Наименование управляющей организации</w:t>
             </w:r>
-            <w:r w:rsidR="004708EB">
+            <w:r w:rsidR="004708EB" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, место нахождения (юридический адрес), УНП</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="008C2DDC" w:rsidRPr="00450103" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
+          <w:p w:rsidR="008C2DDC" w:rsidRPr="00740E21" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C2DDC" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="008C2DDC" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008C2DDC" w:rsidRPr="00450103" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
+          <w:p w:rsidR="008C2DDC" w:rsidRPr="00740E21" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004708EB" w:rsidRDefault="004708EB" w:rsidP="004708EB">
+          <w:p w:rsidR="004708EB" w:rsidRPr="00740E21" w:rsidRDefault="004708EB" w:rsidP="004708EB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Данные о руководителе управляющей организации*** (ином лице, уполномоченном в соответствии с учредительными документами действовать от имени организации)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C2DDC" w:rsidRPr="00450103" w:rsidRDefault="004708EB" w:rsidP="000B1063">
-[...21 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="008C2DDC" w:rsidRPr="00740E21" w:rsidRDefault="004708EB" w:rsidP="00C94176">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Указывается: </w:t>
+            </w:r>
+            <w:r w:rsidR="00C94176" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+            <w:r w:rsidR="008C2DDC" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C94176" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дата и место рождения, гражданство, </w:t>
+            </w:r>
+            <w:r w:rsidR="008C2DDC" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">место жительства </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>и (или) место пребывания</w:t>
             </w:r>
-            <w:r w:rsidR="008C2DDC" w:rsidRPr="00450103">
+            <w:r w:rsidR="008C2DDC" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00605D71" w:rsidRPr="00450103">
+            <w:r w:rsidR="00605D71" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), </w:t>
             </w:r>
-            <w:r w:rsidR="008C2DDC" w:rsidRPr="00450103">
+            <w:r w:rsidR="008C2DDC" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>личный номер</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="005E74AB" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резидента</w:t>
+            </w:r>
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="008C2DDC" w:rsidRPr="00450103" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
+          <w:p w:rsidR="008C2DDC" w:rsidRPr="00740E21" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidTr="008C2DDC">
+      <w:tr w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidTr="008C2DDC">
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="008C2DDC" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Номера контактных телефонов</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008C2DDC" w:rsidRPr="00450103">
+            <w:r w:rsidR="008C2DDC" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="00450103">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="00450103">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес электронной почты </w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008C2DDC" w:rsidRPr="00450103">
+            <w:r w:rsidR="008C2DDC" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Адрес сайта в Интернете </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(при наличии)</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="008C2DDC" w:rsidRPr="00450103">
+            <w:r w:rsidR="008C2DDC" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F7E31" w:rsidRDefault="009F7E31" w:rsidP="0025406C">
+          <w:p w:rsidR="009F7E31" w:rsidRPr="00740E21" w:rsidRDefault="009F7E31" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Данные о руководителе </w:t>
             </w:r>
-            <w:r w:rsidR="000B1063">
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">*** </w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ином лице, уполномоченном в соответствии с учредительными </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>документами действовать от имени организации)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009F7E31" w:rsidRPr="00740E21" w:rsidRDefault="009F7E31" w:rsidP="009F7E31">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>- для фи</w:t>
             </w:r>
-            <w:r w:rsidR="00375E0E">
+            <w:r w:rsidR="00375E0E" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>зи</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>ческого лица и ИП: ф</w:t>
             </w:r>
-            <w:r w:rsidR="00703DAE" w:rsidRPr="00450103">
-[...6 lines deleted...]
-            <w:r w:rsidR="004708EB">
+            <w:r w:rsidR="00703DAE" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>амилия, имя, отчество</w:t>
+            </w:r>
+            <w:r w:rsidR="00C94176" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (при наличии)</w:t>
+            </w:r>
+            <w:r w:rsidR="00703DAE" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C94176" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дата и место рождения, гражданство, </w:t>
+            </w:r>
+            <w:r w:rsidR="00703DAE" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">место жительства </w:t>
+            </w:r>
+            <w:r w:rsidR="004708EB" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>и (или) место пребывания</w:t>
             </w:r>
-            <w:r w:rsidR="00703DAE" w:rsidRPr="00450103">
+            <w:r w:rsidR="00703DAE" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00605D71" w:rsidRPr="00450103">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidR="00605D71" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t xml:space="preserve">реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), </w:t>
             </w:r>
-            <w:r w:rsidR="00703DAE" w:rsidRPr="00450103">
+            <w:r w:rsidR="00703DAE" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>личный номер</w:t>
             </w:r>
-            <w:r w:rsidR="00661F39">
+            <w:r w:rsidR="00D6081B" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резидента</w:t>
+            </w:r>
+            <w:r w:rsidR="00661F39" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, УНП</w:t>
             </w:r>
-            <w:r w:rsidR="00002456" w:rsidRPr="00002456">
+            <w:r w:rsidR="00002456" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="009F7E31" w:rsidP="004708EB">
-[...28 lines deleted...]
-            <w:r w:rsidR="004708EB">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="009F7E31" w:rsidP="004708EB">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- для организации наименование, регистрационный номер.</w:t>
+            </w:r>
+            <w:r w:rsidR="004708EB" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00703DAE" w:rsidRPr="00450103" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
+          <w:p w:rsidR="00703DAE" w:rsidRPr="00740E21" w:rsidRDefault="00703DAE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00956495" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00956495" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00956495" w:rsidRPr="00450103" w:rsidRDefault="00956495" w:rsidP="0025406C">
+          <w:p w:rsidR="00956495" w:rsidRPr="00740E21" w:rsidRDefault="00956495" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>19-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00956495" w:rsidRPr="00450103" w:rsidRDefault="00956495" w:rsidP="0025406C">
-[...14 lines deleted...]
-            <w:r w:rsidR="00605D71" w:rsidRPr="00450103">
+          <w:p w:rsidR="00956495" w:rsidRPr="00740E21" w:rsidRDefault="00956495" w:rsidP="00C94176">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фамилия, имя, отчество </w:t>
+            </w:r>
+            <w:r w:rsidR="00C94176" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(при наличии) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">руководителя филиала (представительства) организации, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C94176" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дата и место рождения, гражданство, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">место жительства (регистрации), </w:t>
+            </w:r>
+            <w:r w:rsidR="00605D71" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">личный номер резидента </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00956495" w:rsidRPr="00450103" w:rsidRDefault="00956495" w:rsidP="0025406C">
+          <w:p w:rsidR="00956495" w:rsidRPr="00740E21" w:rsidRDefault="00956495" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F7E31" w:rsidRDefault="009F7E31" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="009F7E31" w:rsidRPr="00740E21" w:rsidRDefault="009F7E31" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Данные о лице, осуществляющем руководство бухгалтерским учетом</w:t>
             </w:r>
-            <w:r w:rsidR="000B1063">
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F7E31" w:rsidRDefault="009F7E31" w:rsidP="009F7E31">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="009F7E31" w:rsidRPr="00740E21" w:rsidRDefault="009F7E31" w:rsidP="009F7E31">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>- для фи</w:t>
             </w:r>
-            <w:r w:rsidR="00375E0E">
+            <w:r w:rsidR="00375E0E" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>зи</w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            <w:r w:rsidR="000B1063">
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ческого лица и ИП: фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42683" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (при наличии), дата и место рождения, гражданство</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, место жительства </w:t>
+            </w:r>
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>и (или) место пребывания</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00605D71" w:rsidRPr="00450103">
+            <w:r w:rsidR="00605D71" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>личный номер</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00083952" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резидента</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, УНП</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="009F7E31" w:rsidP="000B1063">
-[...26 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="009F7E31" w:rsidP="000B1063">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>- для организации наименование, регистрационный номер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005011D7" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="005011D7" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005011D7" w:rsidRPr="00450103" w:rsidRDefault="005011D7" w:rsidP="0025406C">
+          <w:p w:rsidR="005011D7" w:rsidRPr="00740E21" w:rsidRDefault="005011D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>20-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005011D7" w:rsidRPr="00450103" w:rsidRDefault="005011D7" w:rsidP="000B1063">
-[...14 lines deleted...]
-            <w:r w:rsidR="000B1063">
+          <w:p w:rsidR="005011D7" w:rsidRPr="00740E21" w:rsidRDefault="005011D7" w:rsidP="000B1063">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r w:rsidR="00917A6B" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (при наличии)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> главного бухгалтера филиала (представительства) организации, </w:t>
+            </w:r>
+            <w:r w:rsidR="00917A6B" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дата и место рождения, гражданство, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">место жительства </w:t>
+            </w:r>
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(или) место пребывания</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00605D71" w:rsidRPr="00450103">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidR="00605D71" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>личный номер</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00917A6B" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резидента</w:t>
+            </w:r>
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="005011D7" w:rsidRPr="00450103" w:rsidRDefault="005011D7" w:rsidP="0025406C">
+          <w:p w:rsidR="005011D7" w:rsidRPr="00740E21" w:rsidRDefault="005011D7" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="000B1063">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0083398C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сведения об иных уполномоченных должностных лицах</w:t>
             </w:r>
-            <w:r w:rsidR="000B1063">
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
-[...6 lines deleted...]
-            <w:r w:rsidR="000B1063">
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, которым в установленном порядке предоставлено право действовать от имени организации (</w:t>
+            </w:r>
+            <w:r w:rsidR="0083398C" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при наличии), дата и место рождения, гражданство</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, место жительства </w:t>
+            </w:r>
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(или) место пребывания</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00605D71" w:rsidRPr="00450103">
+            <w:r w:rsidR="00605D71" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>личный номер</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="0083398C" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резидента</w:t>
+            </w:r>
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00906DFC" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00906DFC" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="590"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00906DFC" w:rsidRPr="00450103" w:rsidRDefault="00906DFC" w:rsidP="0025406C">
+          <w:p w:rsidR="00906DFC" w:rsidRPr="00740E21" w:rsidRDefault="00906DFC" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>21-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF3E95" w:rsidRPr="00450103" w:rsidRDefault="00906DFC" w:rsidP="000B1063">
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00AF3E95" w:rsidRPr="00740E21" w:rsidRDefault="00906DFC" w:rsidP="002010B6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сведения о представителях организации – физических лицах, имеющих право сдавать на счет организации в Банке выручку (</w:t>
+            </w:r>
+            <w:r w:rsidR="002010B6" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00605D71" w:rsidRPr="00450103">
+            <w:r w:rsidR="002010B6" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дата и ме</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2550B">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r w:rsidR="002010B6" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">то рождения, гражданство, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">место жительства </w:t>
+            </w:r>
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(или) </w:t>
+            </w:r>
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>место пребывания</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00605D71" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>личный номер</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="002010B6" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резидента</w:t>
+            </w:r>
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00906DFC" w:rsidRPr="00450103" w:rsidRDefault="00906DFC" w:rsidP="0025406C">
+          <w:p w:rsidR="00906DFC" w:rsidRPr="00740E21" w:rsidRDefault="00906DFC" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="1165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="008E5B97" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="008E5B97" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Данные </w:t>
             </w:r>
-            <w:r w:rsidR="00EC2617" w:rsidRPr="00450103">
+            <w:r w:rsidR="00EC2617" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">об учредителях </w:t>
             </w:r>
-            <w:r w:rsidR="000B1063">
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">*** </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(участниках, членах)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...42 lines deleted...]
-            <w:r w:rsidR="000B1063">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(для физ. лиц: </w:t>
+            </w:r>
+            <w:r w:rsidR="009C6C9B" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при наличии), дата и место рождения, гражданство</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, гражданство, место жительства </w:t>
+            </w:r>
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(или) место пребывания</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), личный номер</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6C9B" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резидента</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, УНП; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для организаций: наименование, регистрационный номер, дата регистрации, наименование регистрирующего органа, место нахождения, УНП).     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E5B97" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="000B1063">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Доля в уставном капитале организации</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3688" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="009142CA" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Данные </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2617" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EC2617" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бенефициарных</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EC2617" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> владельцах </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2617" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:rStyle w:val="aa"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidR="00EC2617" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+            <w:r w:rsidR="00275DC4" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="009142CA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007756BC" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при наличии), дата и место рождения</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, гражданство, место жительства </w:t>
+            </w:r>
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(или) место пребывания</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), личный номер</w:t>
+            </w:r>
+            <w:r w:rsidR="007756BC" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резидента</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009142CA" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="000B1063">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2</w:t>
-[...109 lines deleted...]
-              </w:rPr>
               <w:t>Доля в уставном капитале организации</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00596A12">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00596A12">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004F5943" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="004F5943" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сведения о лицах</w:t>
             </w:r>
-            <w:r w:rsidR="000B1063">
+            <w:r w:rsidR="000B1063" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">, которые имеют право давать обязательные для организации указания либо иным образом имеют возможность определять ее действия </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B36601" w:rsidRPr="00450103" w:rsidRDefault="00B36601" w:rsidP="0025406C">
-[...14 lines deleted...]
-            <w:r w:rsidR="00BF155E">
+          <w:p w:rsidR="00B36601" w:rsidRPr="00740E21" w:rsidRDefault="00B36601" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(для физ. лиц, ИП: </w:t>
+            </w:r>
+            <w:r w:rsidR="00D86C78" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при наличии), дата и место рождения</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, гражданство, место жительства </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF155E" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(или) место пребывания</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), личный номер</w:t>
+            </w:r>
+            <w:r w:rsidR="00D86C78" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резидента</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, УНП; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00B36601" w:rsidP="00450103">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>для организаций: наименование, регистрационный номер, дата регистрации, наименование регистрирующего органа, место нахождения, УНП)</w:t>
             </w:r>
-            <w:r w:rsidR="00B03380" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B03380" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="1171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3688" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Сведения о выгодоприобретателях</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:rStyle w:val="aa"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF155E" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(для физ. лиц</w:t>
+            </w:r>
+            <w:r w:rsidR="00B36601" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, ИП</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="005722A3" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество (при наличии), дата и место рождения</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, гражданство, место жительства </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF155E" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(или) место пребывания</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, реквизиты документа, удостоверяющего личность (наименование, серия и номер, кем и когда выдан), личный номер</w:t>
+            </w:r>
+            <w:r w:rsidR="005722A3" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> резидента</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, УНП; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2</w:t>
-[...110 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">для организаций: наименование, регистрационный номер, дата регистрации, наименование регистрирующего органа, место нахождения, УНП) </w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A02639" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00A02639" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="1171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A02639" w:rsidRPr="00450103" w:rsidRDefault="00A02639" w:rsidP="0025406C">
+          <w:p w:rsidR="00A02639" w:rsidRPr="00740E21" w:rsidRDefault="00A02639" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>25-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A02639" w:rsidRPr="00450103" w:rsidRDefault="00A02639" w:rsidP="00450103">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00A02639" w:rsidRPr="00740E21" w:rsidRDefault="00A02639" w:rsidP="00450103">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Привлекались ли руководители, учредители (участники) к уголовной ответственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="005D7469" w:rsidRPr="00450103" w:rsidRDefault="005D7469" w:rsidP="005D7469">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="005D7469" w:rsidRPr="00740E21" w:rsidRDefault="005D7469" w:rsidP="005D7469">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A02639" w:rsidRPr="00450103" w:rsidRDefault="00A02639" w:rsidP="0025406C">
+          <w:p w:rsidR="00A02639" w:rsidRPr="00740E21" w:rsidRDefault="00A02639" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Вид договорных отношений с банком (тип счета)</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> **</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Сведения о наличии счета «депо» в ОАО </w:t>
             </w:r>
-            <w:r w:rsidR="00741B04" w:rsidRPr="00450103">
+            <w:r w:rsidR="00741B04" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
-            <w:r w:rsidR="00741B04" w:rsidRPr="00450103">
-[...4 lines deleted...]
-              <w:t>анк БелВЭБ»</w:t>
+            <w:r w:rsidR="00741B04" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">анк </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00741B04" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>БелВЭБ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00741B04" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Размер зарегистрированного уставного фонда с указанием доли государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Основной вид деятельности организации</w:t>
             </w:r>
-            <w:r w:rsidR="00B641E8" w:rsidRPr="00450103">
+            <w:r w:rsidR="00B641E8" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002427BA" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="002427BA" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002427BA" w:rsidRPr="00450103" w:rsidRDefault="002427BA" w:rsidP="0025406C">
+          <w:p w:rsidR="002427BA" w:rsidRPr="00740E21" w:rsidRDefault="002427BA" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>29.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002427BA" w:rsidRPr="00450103" w:rsidRDefault="002427BA" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="002427BA" w:rsidRPr="00740E21" w:rsidRDefault="002427BA" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5-значный код ОКЭД (основной вид деятельности организации, исходя из наибольшего удельного веса выручки на последнюю отчетную дату)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6098" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w:rsidR="002427BA" w:rsidRPr="00450103" w:rsidRDefault="002427BA" w:rsidP="0025406C">
+          <w:p w:rsidR="002427BA" w:rsidRPr="00740E21" w:rsidRDefault="002427BA" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00450103">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00450103">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="4562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Другие виды деятельности организации:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">купля/продажа недвижимого имущества    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">оказание посреднических услуг при совершении сделок с недвижимым имуществом                                               </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">туристическая деятельность      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">сфера игорного бизнеса      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">розничная торговля     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">общественное питание      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">розничная торговля топливом на автозаправочных станциях     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">профессиональный участник рынка ценных бумаг      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">реализация предметов искусства      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">реализация антиквариата      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">реализация легкового автотранспорта      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">-     прочие </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Совершаемые на постоянной основе финансовые операции:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">финансовые операции с драгоценными металлами       </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">финансовые операции с драгоценными камнями       </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">финансовые операции с ювелирными изделиями      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>финансовые операции, проводимые с использованием интернет-технологий</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="00450103">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>финансовые операции, проводимые через счета, открытые в оффшорных зонах</w:t>
             </w:r>
-            <w:r w:rsidR="00450103">
+            <w:r w:rsidR="00450103" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00B666BE" w:rsidP="00B666BE">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00B666BE" w:rsidP="00B666BE">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Количество работников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сведения о счетах, открытых в других банках (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Тип счета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Наименование банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сведения о постоянных контрагентах (при наличии) (наименование и место нахождения</w:t>
             </w:r>
-            <w:r w:rsidR="00412F42" w:rsidRPr="00450103">
+            <w:r w:rsidR="00412F42" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, УНП</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Предполагаемый среднемесячный оборот по счету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="426"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Предполагаемый среднемесячный оборот </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>наличных денежных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004341AE" w:rsidRPr="00450103" w:rsidTr="00DE6F31">
+      <w:tr w:rsidR="004341AE" w:rsidRPr="00740E21" w:rsidTr="00DE6F31">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004341AE" w:rsidRDefault="004341AE" w:rsidP="0025406C">
+          <w:p w:rsidR="004341AE" w:rsidRPr="00740E21" w:rsidRDefault="004341AE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004341AE" w:rsidRPr="00450103" w:rsidRDefault="004341AE" w:rsidP="0025406C">
+          <w:p w:rsidR="004341AE" w:rsidRPr="00740E21" w:rsidRDefault="004341AE" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00BD70DA" w:rsidRDefault="004341AE" w:rsidP="00BD70DA">
+          <w:p w:rsidR="00BD70DA" w:rsidRPr="00740E21" w:rsidRDefault="004341AE" w:rsidP="00BD70DA">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Предполагаемый объем годовой выручки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="004341AE" w:rsidRPr="00450103" w:rsidRDefault="004341AE" w:rsidP="0025406C">
+          <w:p w:rsidR="004341AE" w:rsidRPr="00740E21" w:rsidRDefault="004341AE" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE6F31" w:rsidRPr="00450103" w:rsidTr="004341AE">
+      <w:tr w:rsidR="00DE6F31" w:rsidRPr="00740E21" w:rsidTr="004341AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE6F31" w:rsidRPr="00450103" w:rsidRDefault="00DE6F31" w:rsidP="0025406C">
+          <w:p w:rsidR="00DE6F31" w:rsidRPr="00740E21" w:rsidRDefault="00DE6F31" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>37-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC3A94" w:rsidRPr="00CC3A94" w:rsidRDefault="00DE6F31" w:rsidP="00CC3A94">
+          <w:p w:rsidR="00CC3A94" w:rsidRPr="00740E21" w:rsidRDefault="00DE6F31" w:rsidP="00CC3A94">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Фактический объем годовой выручки</w:t>
             </w:r>
-            <w:r w:rsidR="00CC3A94">
+            <w:r w:rsidR="00CC3A94" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00002456" w:rsidRPr="00002456">
+            <w:r w:rsidR="00002456" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">за </w:t>
             </w:r>
-            <w:r w:rsidR="00CC3A94">
+            <w:r w:rsidR="00CC3A94" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidR="00002456" w:rsidRPr="00002456">
+            <w:r w:rsidR="00002456" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>предыдущи</w:t>
             </w:r>
-            <w:r w:rsidR="00CC3A94">
+            <w:r w:rsidR="00CC3A94" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>х</w:t>
             </w:r>
-            <w:r w:rsidR="00002456" w:rsidRPr="00002456">
+            <w:r w:rsidR="00002456" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> календарны</w:t>
             </w:r>
-            <w:r w:rsidR="00CC3A94">
+            <w:r w:rsidR="00CC3A94" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>х</w:t>
             </w:r>
-            <w:r w:rsidR="00002456" w:rsidRPr="00002456">
+            <w:r w:rsidR="00002456" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> год</w:t>
             </w:r>
-            <w:r w:rsidR="00CC3A94">
+            <w:r w:rsidR="00CC3A94" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>а, предшествующих году заполнения вопросника (в разбивке по годам)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE6F31" w:rsidRPr="00450103" w:rsidRDefault="00DE6F31" w:rsidP="0025406C">
+          <w:p w:rsidR="00DE6F31" w:rsidRPr="00740E21" w:rsidRDefault="00DE6F31" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:trHeight w:val="696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>История организации, положение на рынке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00661F39" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00661F39" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:trHeight w:val="696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00661F39" w:rsidRPr="00450103" w:rsidRDefault="00661F39" w:rsidP="0025406C">
+          <w:p w:rsidR="00661F39" w:rsidRPr="00740E21" w:rsidRDefault="00661F39" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>38.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00661F39" w:rsidRPr="00450103" w:rsidRDefault="00661F39" w:rsidP="0025406C">
+          <w:p w:rsidR="00661F39" w:rsidRPr="00740E21" w:rsidRDefault="00661F39" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Структура органов управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00661F39" w:rsidRPr="00450103" w:rsidRDefault="00661F39" w:rsidP="0025406C">
+          <w:p w:rsidR="00661F39" w:rsidRPr="00740E21" w:rsidRDefault="00661F39" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Сведения о реорганизациях в организации </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:trHeight w:val="863"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сведения об изменениях в характере деятельности организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:trHeight w:val="863"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...4 lines deleted...]
-              <w:t>Наименование аудиторской организации (аудитора -индивидуального предпринимателя), проводившей(го) последнюю аудиторскую проверку</w:t>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование аудиторской организации (аудитора -индивидуального предпринимателя), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>проводившей(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>го</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>) последнюю аудиторскую проверку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5816" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Дата последней аудиторской проверки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>число</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>месяц</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2840" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Возможно ли предоставление аудиторского заключения</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="0005784E" w:rsidRPr="00CE55E3" w:rsidRDefault="00EC2617" w:rsidP="00450103">
+          <w:p w:rsidR="0005784E" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="00450103">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Являются ли руководители, главный бухгалтер организации и (или) иные уполномоченные должностные лица, которым в установленном порядке предоставлено право действовать от имени организации, учредителями (участниками) других организаций с долей в уставном фонде более 25 процентов, или собственниками других организаций? </w:t>
             </w:r>
-            <w:r w:rsidR="00450103" w:rsidRPr="00CE55E3">
+            <w:r w:rsidR="00450103" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A1343F" w:rsidRPr="00450103" w:rsidRDefault="00A1343F" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00A1343F" w:rsidRPr="00740E21" w:rsidRDefault="00A1343F" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Если да, указать:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A1343F" w:rsidRPr="00450103" w:rsidRDefault="00A1343F" w:rsidP="0025406C">
+          <w:p w:rsidR="00A1343F" w:rsidRPr="00740E21" w:rsidRDefault="002B4A89" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фамилия, имя, отчество (при наличии) </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC560C" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>руководителя, главного бухгалтера</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1343F" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A1343F" w:rsidRPr="00450103" w:rsidRDefault="00A1343F" w:rsidP="0025406C">
+          <w:p w:rsidR="00A1343F" w:rsidRPr="00740E21" w:rsidRDefault="00A1343F" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Является учредителем (участнико</w:t>
             </w:r>
-            <w:r w:rsidR="00CC560C" w:rsidRPr="00450103">
+            <w:r w:rsidR="00CC560C" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>м), собственником</w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00A1343F" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00A1343F" w:rsidP="0025406C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Наименование(я), УНП, место нахождения, регистрационный номер, дата</w:t>
             </w:r>
-            <w:r w:rsidR="00CC560C" w:rsidRPr="00450103">
+            <w:r w:rsidR="00CC560C" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> регистрации, наименование регистрирующего органа таких организаций.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="863"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00CE55E3" w:rsidRDefault="00EC2617" w:rsidP="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="00450103">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Являются ли учредители (участники) организации</w:t>
             </w:r>
-            <w:r w:rsidR="002546FD" w:rsidRPr="00CE55E3">
+            <w:r w:rsidR="002546FD" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> – физические лица</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
-[...6 lines deleted...]
-            <w:r w:rsidR="00450103" w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, имеющие долю в уставном фонде более 25 процентов, собственники или </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бенефициарные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> владельцы, учредителями (участниками) других организаций с долей в уставном фонде более 25 процентов, собственниками или руководителями других организаций</w:t>
+            </w:r>
+            <w:r w:rsidR="00450103" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A1343F" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00A1343F" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Если да, указать</w:t>
             </w:r>
-            <w:r w:rsidR="00A1343F" w:rsidRPr="00450103">
+            <w:r w:rsidR="00A1343F" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A1343F" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...22 lines deleted...]
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="002546FD" w:rsidP="0025406C">
+          <w:p w:rsidR="00A1343F" w:rsidRPr="00740E21" w:rsidRDefault="00B84DF0" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фамилия, имя, отчество (при наличии)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2617" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учредителя</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1343F" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (участника), собственника или </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A1343F" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бенефициарного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A1343F" w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> владельца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="002546FD" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>н</w:t>
             </w:r>
-            <w:r w:rsidR="00A1343F" w:rsidRPr="00450103">
+            <w:r w:rsidR="00A1343F" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>аименование(я), УНП, место нахождения, регистрационный номер, дата регистрации, наименование регистрирующего органа таких организаций.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002546FD" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="002546FD" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002546FD" w:rsidRPr="00450103" w:rsidRDefault="002546FD" w:rsidP="0025406C">
+          <w:p w:rsidR="002546FD" w:rsidRPr="00740E21" w:rsidRDefault="002546FD" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="002546FD" w:rsidRPr="00CE55E3" w:rsidRDefault="002546FD" w:rsidP="00450103">
+          <w:p w:rsidR="002546FD" w:rsidRPr="00740E21" w:rsidRDefault="002546FD" w:rsidP="00450103">
             <w:pPr>
               <w:pStyle w:val="a6"/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE55E3">
-[...6 lines deleted...]
-            <w:r w:rsidR="00450103" w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Являются ли учредители (участники) организации – юридические лица, имеющие долю в уставном фонде более 25 процентов, собственники или </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бенефициарные</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> владельцы, учредителями (участниками) других организаций с долей в уставном фонде более 25 процентов, собственниками или руководителями других организаций</w:t>
+            </w:r>
+            <w:r w:rsidR="00450103" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Да        </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
-            <w:r w:rsidRPr="00CE55E3">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> Нет</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002546FD" w:rsidRPr="00450103" w:rsidRDefault="002546FD" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="002546FD" w:rsidRPr="00740E21" w:rsidRDefault="002546FD" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Если да, указать:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002546FD" w:rsidRPr="00450103" w:rsidRDefault="002546FD" w:rsidP="0025406C">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="002546FD" w:rsidRPr="00740E21" w:rsidRDefault="002546FD" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наименование учредителя (участника), собственника или </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>бенефициарного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> владельца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002546FD" w:rsidRPr="00740E21" w:rsidRDefault="002546FD" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>наименование(я), УНП, место нахождения, регистрационный номер, дата регистрации, наименование регистрирующего органа таких организаций.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="002546FD" w:rsidRPr="00450103">
+            <w:r w:rsidR="002546FD" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сведения о филиалах, представительствах, в том числе за границей (при наличии): наименование и  место нахождения, УНП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="00CF6ABB">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="00CF6ABB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
-            <w:r w:rsidR="002546FD" w:rsidRPr="00450103">
+            <w:r w:rsidR="002546FD" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9786" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сведения о  дочерних  организациях, в том числе за границей (при наличии): наименование и место нахождения, УНП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00740E21">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="002546FD" w:rsidRPr="00450103">
+            <w:r w:rsidR="002546FD" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="00450103">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="752" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сведения об организациях, способных прямо и (или) косвенно (через иные организации) определять решения данной организации или оказывать влияние</w:t>
             </w:r>
-            <w:r w:rsidR="00450103">
+            <w:r w:rsidR="00450103" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>на их принятие данной организацией (наименование, регистрационный номер, дата регистрации, наименование регистрирующего органа, место нахождения, УНП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="002546FD" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="002546FD" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Сведения об организациях, на принятие решений которыми данная организация прямо и (или) косвенно (через иные организации) оказывает  влияние и (или) определяет их решения (наименование, регистрационный номер, дата регистрации, наименование регистрирующего органа, место нахождения, УНП)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="190"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:right="-108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="002546FD" w:rsidRPr="00450103">
+            <w:r w:rsidR="002546FD" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Дата заполнения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidTr="0025406C">
+      <w:tr w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidTr="0025406C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="583"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="002546FD" w:rsidRPr="00450103">
+            <w:r w:rsidR="002546FD" w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00450103">
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Подпись руководителя или лица, уполномоченного выступать от имени клиента</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00450103">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740E21">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Печать</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4115" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC2617" w:rsidRPr="00450103" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
+          <w:p w:rsidR="00EC2617" w:rsidRPr="00740E21" w:rsidRDefault="00EC2617" w:rsidP="0025406C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007B0A25" w:rsidRPr="0025406C" w:rsidRDefault="007B0A25" w:rsidP="0025406C">
+    <w:p w:rsidR="007B0A25" w:rsidRPr="00740E21" w:rsidRDefault="007B0A25" w:rsidP="0025406C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004708EB" w:rsidRDefault="004708EB" w:rsidP="004708EB">
+    <w:p w:rsidR="004708EB" w:rsidRPr="00740E21" w:rsidRDefault="004708EB" w:rsidP="004708EB">
       <w:pPr>
         <w:pStyle w:val="a8"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00740E21">
         <w:t>Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004708EB" w:rsidRPr="00596A12" w:rsidRDefault="004708EB" w:rsidP="004708EB">
+    <w:p w:rsidR="004708EB" w:rsidRPr="00740E21" w:rsidRDefault="004708EB" w:rsidP="004708EB">
       <w:pPr>
         <w:pStyle w:val="a8"/>
       </w:pPr>
-      <w:r w:rsidRPr="00596A12">
+      <w:r w:rsidRPr="00740E21">
         <w:t>* Данные поля заполняются только клиентами банка – структурными подразделениями (филиалами, представительствами) юридических лиц.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004708EB" w:rsidRPr="00367F3A" w:rsidRDefault="004708EB" w:rsidP="004708EB">
+    <w:p w:rsidR="004708EB" w:rsidRPr="00740E21" w:rsidRDefault="004708EB" w:rsidP="004708EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="00367F3A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">азовыми клиентами – организациями заполняются только данные поля. </w:t>
+      <w:r w:rsidRPr="00740E21">
+        <w:t xml:space="preserve">** Разовыми клиентами – организациями заполняются только данные поля. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B0A25" w:rsidRPr="004708EB" w:rsidRDefault="00BD70DA" w:rsidP="00B641E8">
+    <w:p w:rsidR="007B0A25" w:rsidRPr="00740E21" w:rsidRDefault="00BD70DA" w:rsidP="00B641E8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BD70DA">
+      <w:r w:rsidRPr="00740E21">
         <w:t>***</w:t>
       </w:r>
-      <w:r w:rsidR="004708EB">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="004708EB" w:rsidRPr="00740E21">
+        <w:t xml:space="preserve"> Для проведения мероприятий по идентификации данных участников финансовой операции </w:t>
       </w:r>
-      <w:r w:rsidR="004708EB" w:rsidRPr="00072DC6">
-        <w:t>Для проведения мероприятий по идентификации данных участников финансовой операции</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004708EB" w:rsidRPr="00740E21">
+        <w:t>согласно статьи</w:t>
       </w:r>
-      <w:r w:rsidR="004708EB">
-[...3 lines deleted...]
-        <w:t>банком, дополнительно, могут быть запрошены вопросники и другие идентификационные документы</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004708EB" w:rsidRPr="00740E21">
+        <w:t xml:space="preserve"> 8 Закона 165-З банком, дополнительно, могут быть запрошены вопросники и другие идентификационные документы</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007B0A25" w:rsidRPr="004708EB" w:rsidSect="00E752D5">
+    <w:sectPr w:rsidR="007B0A25" w:rsidRPr="00740E21" w:rsidSect="00E752D5">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E279C3" w:rsidRDefault="00E279C3">
+    <w:p w:rsidR="00A9295E" w:rsidRDefault="00A9295E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E279C3" w:rsidRDefault="00E279C3">
+    <w:p w:rsidR="00A9295E" w:rsidRDefault="00A9295E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E279C3" w:rsidRDefault="00E279C3">
+    <w:p w:rsidR="00A9295E" w:rsidRDefault="00A9295E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E279C3" w:rsidRDefault="00E279C3">
+    <w:p w:rsidR="00A9295E" w:rsidRDefault="00A9295E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00DE2228" w:rsidRDefault="008224A8">
       <w:pPr>
         <w:pStyle w:val="a8"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Для организаций – резидентов Республики Беларусь указывается номер в ЕГР, для организаций – нерезидентов – регистрационный номер страны регистрации нерезидента</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w:rsidR="00DE2228" w:rsidRDefault="008224A8" w:rsidP="004C06A1">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC11CE">
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BC11CE">
-        <w:t xml:space="preserve"> Бенефициарный владелец - </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC11CE">
+        <w:t>Бенефициарный</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC11CE">
+        <w:t xml:space="preserve"> владелец - </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9413C">
         <w:t>физическое лицо, которое является собственником имущества клиента, либо владеет не менее чем 10 процентами акций (долей в уставном фонде, паев) клиента-организации, либо прямо или косвенно (через третьих лиц) в конечном итоге имеет право или возможность давать обязательные для клиента указания, влиять на принимаемые им решения или иным образом контролировать его действия.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w:rsidR="00DE2228" w:rsidRDefault="008224A8">
       <w:pPr>
         <w:pStyle w:val="a8"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC11CE">
         <w:rPr>
           <w:rStyle w:val="aa"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BC11CE">
         <w:t xml:space="preserve"> Выгодоприобретатели - </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3268C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>организация, физическое лицо, в том числе индивидуальный предприниматель, в интересах (в пользу) которых действует участник финансовой операции на основании договоров страхования, сострахования, доверительного управления денежными средствами или иным имуществом;</w:t>
+        <w:t xml:space="preserve">организация, физическое лицо, в том числе индивидуальный предприниматель, в интересах (в пользу) которых действует участник финансовой операции на основании договоров страхования, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3268C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>сострахования</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3268C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, доверительного управления денежными средствами или иным имуществом;</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="002844B0" w:rsidRDefault="000F62D0" w:rsidP="00B804CC">
     <w:pPr>
       <w:pStyle w:val="ab"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="af"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="af"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002844B0">
       <w:rPr>
         <w:rStyle w:val="af"/>
@@ -7490,51 +7904,51 @@
     </w:pPr>
     <w:r w:rsidRPr="002844B0">
       <w:rPr>
         <w:rStyle w:val="af"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002844B0" w:rsidRPr="002844B0">
       <w:rPr>
         <w:rStyle w:val="af"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="002844B0">
       <w:rPr>
         <w:rStyle w:val="af"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002F0D6F">
+    <w:r w:rsidR="009E3B4B">
       <w:rPr>
         <w:rStyle w:val="af"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="002844B0">
       <w:rPr>
         <w:rStyle w:val="af"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="008224A8" w:rsidRDefault="008224A8">
     <w:pPr>
       <w:pStyle w:val="ab"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="008224A8" w:rsidRDefault="008224A8">
     <w:pPr>
@@ -8131,342 +8545,380 @@
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00046424"/>
     <w:rsid w:val="00002456"/>
     <w:rsid w:val="000052AF"/>
     <w:rsid w:val="000168A8"/>
     <w:rsid w:val="000258E2"/>
     <w:rsid w:val="000345D7"/>
     <w:rsid w:val="00046424"/>
     <w:rsid w:val="000477E9"/>
     <w:rsid w:val="0005784E"/>
+    <w:rsid w:val="00083952"/>
     <w:rsid w:val="000850F9"/>
     <w:rsid w:val="000A0D09"/>
     <w:rsid w:val="000B1063"/>
     <w:rsid w:val="000C0B63"/>
     <w:rsid w:val="000C6191"/>
     <w:rsid w:val="000C6CAF"/>
     <w:rsid w:val="000D7B9F"/>
     <w:rsid w:val="000F0093"/>
     <w:rsid w:val="000F62D0"/>
+    <w:rsid w:val="00104096"/>
     <w:rsid w:val="00117342"/>
     <w:rsid w:val="001215C7"/>
     <w:rsid w:val="001400CF"/>
+    <w:rsid w:val="00140376"/>
     <w:rsid w:val="001444F5"/>
     <w:rsid w:val="001500C4"/>
     <w:rsid w:val="001508C0"/>
+    <w:rsid w:val="0016075A"/>
     <w:rsid w:val="0018621F"/>
     <w:rsid w:val="001923DB"/>
     <w:rsid w:val="001B0901"/>
     <w:rsid w:val="001E6408"/>
+    <w:rsid w:val="002010B6"/>
     <w:rsid w:val="002204BD"/>
     <w:rsid w:val="0022208E"/>
     <w:rsid w:val="002259AC"/>
     <w:rsid w:val="00231597"/>
     <w:rsid w:val="002427BA"/>
     <w:rsid w:val="00244585"/>
     <w:rsid w:val="0025406C"/>
     <w:rsid w:val="002546FD"/>
     <w:rsid w:val="0027225E"/>
     <w:rsid w:val="00275DC4"/>
     <w:rsid w:val="00276FA7"/>
     <w:rsid w:val="002844B0"/>
     <w:rsid w:val="002A1972"/>
     <w:rsid w:val="002A497A"/>
     <w:rsid w:val="002A77B6"/>
-    <w:rsid w:val="002F0D6F"/>
+    <w:rsid w:val="002B4A89"/>
     <w:rsid w:val="003046A2"/>
     <w:rsid w:val="003113A1"/>
     <w:rsid w:val="003149F6"/>
     <w:rsid w:val="00320639"/>
     <w:rsid w:val="003230F2"/>
     <w:rsid w:val="00323867"/>
     <w:rsid w:val="00332043"/>
     <w:rsid w:val="0035354C"/>
     <w:rsid w:val="0035427B"/>
     <w:rsid w:val="0035489E"/>
     <w:rsid w:val="00355993"/>
     <w:rsid w:val="00367F3A"/>
     <w:rsid w:val="00375E0E"/>
+    <w:rsid w:val="00380F7E"/>
     <w:rsid w:val="00383ADB"/>
     <w:rsid w:val="003A030C"/>
+    <w:rsid w:val="003A50B7"/>
     <w:rsid w:val="003D6ECE"/>
     <w:rsid w:val="003F1E94"/>
     <w:rsid w:val="003F66A3"/>
     <w:rsid w:val="00412F42"/>
     <w:rsid w:val="00416129"/>
     <w:rsid w:val="004329D6"/>
     <w:rsid w:val="004341AE"/>
     <w:rsid w:val="00442B20"/>
     <w:rsid w:val="004441D8"/>
     <w:rsid w:val="00450103"/>
     <w:rsid w:val="004708EB"/>
     <w:rsid w:val="004863F3"/>
     <w:rsid w:val="00492717"/>
     <w:rsid w:val="004A1438"/>
     <w:rsid w:val="004A6983"/>
     <w:rsid w:val="004C06A1"/>
     <w:rsid w:val="004C0BD5"/>
     <w:rsid w:val="004C5278"/>
     <w:rsid w:val="004C65DD"/>
+    <w:rsid w:val="004C6783"/>
     <w:rsid w:val="004D0475"/>
     <w:rsid w:val="004D1C72"/>
     <w:rsid w:val="004D7ABD"/>
     <w:rsid w:val="004D7EC8"/>
     <w:rsid w:val="004F5943"/>
+    <w:rsid w:val="004F75C7"/>
     <w:rsid w:val="005011D7"/>
     <w:rsid w:val="005051DB"/>
     <w:rsid w:val="00520B90"/>
     <w:rsid w:val="00532C20"/>
     <w:rsid w:val="005355D1"/>
     <w:rsid w:val="00567B56"/>
+    <w:rsid w:val="005722A3"/>
     <w:rsid w:val="00575683"/>
     <w:rsid w:val="00592D64"/>
     <w:rsid w:val="00596A12"/>
     <w:rsid w:val="005A7E25"/>
+    <w:rsid w:val="005B01EB"/>
     <w:rsid w:val="005B0A51"/>
+    <w:rsid w:val="005C3C93"/>
     <w:rsid w:val="005D29DF"/>
     <w:rsid w:val="005D7469"/>
     <w:rsid w:val="005D7ED6"/>
+    <w:rsid w:val="005E74AB"/>
     <w:rsid w:val="00605D71"/>
     <w:rsid w:val="006168F3"/>
     <w:rsid w:val="0062121F"/>
     <w:rsid w:val="006236A1"/>
     <w:rsid w:val="00634096"/>
     <w:rsid w:val="006442D4"/>
     <w:rsid w:val="00647D62"/>
     <w:rsid w:val="00650BE6"/>
     <w:rsid w:val="0065320D"/>
     <w:rsid w:val="00655A0E"/>
     <w:rsid w:val="00656812"/>
     <w:rsid w:val="00661F39"/>
     <w:rsid w:val="00663B6E"/>
     <w:rsid w:val="00671279"/>
     <w:rsid w:val="00674A5B"/>
     <w:rsid w:val="006A379E"/>
     <w:rsid w:val="006A56B5"/>
     <w:rsid w:val="006C1CE5"/>
     <w:rsid w:val="006D633C"/>
     <w:rsid w:val="006F20B6"/>
     <w:rsid w:val="006F4BF7"/>
     <w:rsid w:val="00703DAE"/>
     <w:rsid w:val="0072389E"/>
+    <w:rsid w:val="00740E21"/>
     <w:rsid w:val="00741B04"/>
     <w:rsid w:val="007551F3"/>
     <w:rsid w:val="007678DC"/>
+    <w:rsid w:val="00771034"/>
     <w:rsid w:val="00771404"/>
     <w:rsid w:val="00771FD4"/>
+    <w:rsid w:val="007756BC"/>
     <w:rsid w:val="007A412E"/>
     <w:rsid w:val="007A6745"/>
     <w:rsid w:val="007A6C5A"/>
     <w:rsid w:val="007B0A25"/>
     <w:rsid w:val="007E0A58"/>
     <w:rsid w:val="007E14D9"/>
     <w:rsid w:val="007E5CC6"/>
     <w:rsid w:val="007E7146"/>
     <w:rsid w:val="007F5C36"/>
     <w:rsid w:val="00813A40"/>
     <w:rsid w:val="0081525C"/>
     <w:rsid w:val="008224A8"/>
+    <w:rsid w:val="0083398C"/>
     <w:rsid w:val="00835685"/>
     <w:rsid w:val="008544E0"/>
     <w:rsid w:val="00855EB5"/>
     <w:rsid w:val="00857F77"/>
+    <w:rsid w:val="00862C3D"/>
     <w:rsid w:val="008630F6"/>
     <w:rsid w:val="00885288"/>
     <w:rsid w:val="008A00E2"/>
     <w:rsid w:val="008A653C"/>
     <w:rsid w:val="008A76AD"/>
+    <w:rsid w:val="008B34B2"/>
     <w:rsid w:val="008C1032"/>
     <w:rsid w:val="008C2DDC"/>
+    <w:rsid w:val="008C4C54"/>
     <w:rsid w:val="008C61F2"/>
     <w:rsid w:val="008E5B97"/>
     <w:rsid w:val="008F0AE4"/>
+    <w:rsid w:val="00903FD3"/>
     <w:rsid w:val="00905178"/>
     <w:rsid w:val="00906DFC"/>
     <w:rsid w:val="009142CA"/>
     <w:rsid w:val="00917416"/>
+    <w:rsid w:val="00917A6B"/>
     <w:rsid w:val="009332E0"/>
     <w:rsid w:val="00951AB9"/>
     <w:rsid w:val="00956495"/>
     <w:rsid w:val="00961A80"/>
     <w:rsid w:val="009665FB"/>
     <w:rsid w:val="0099042F"/>
     <w:rsid w:val="00996A60"/>
     <w:rsid w:val="00996F23"/>
+    <w:rsid w:val="00997535"/>
     <w:rsid w:val="009B0033"/>
     <w:rsid w:val="009C517B"/>
+    <w:rsid w:val="009C6C9B"/>
     <w:rsid w:val="009C70F1"/>
     <w:rsid w:val="009D44EE"/>
     <w:rsid w:val="009E00C5"/>
     <w:rsid w:val="009E0841"/>
+    <w:rsid w:val="009E3B4B"/>
+    <w:rsid w:val="009F2B1C"/>
     <w:rsid w:val="009F7E31"/>
     <w:rsid w:val="00A02639"/>
     <w:rsid w:val="00A1168E"/>
     <w:rsid w:val="00A1176C"/>
     <w:rsid w:val="00A12768"/>
     <w:rsid w:val="00A1343F"/>
     <w:rsid w:val="00A17033"/>
     <w:rsid w:val="00A302F4"/>
+    <w:rsid w:val="00A52435"/>
     <w:rsid w:val="00A63274"/>
     <w:rsid w:val="00A661F2"/>
     <w:rsid w:val="00A71D42"/>
     <w:rsid w:val="00A829BE"/>
+    <w:rsid w:val="00A9295E"/>
     <w:rsid w:val="00AB5B83"/>
     <w:rsid w:val="00AC0C14"/>
     <w:rsid w:val="00AE1A99"/>
     <w:rsid w:val="00AE40BC"/>
     <w:rsid w:val="00AF223A"/>
     <w:rsid w:val="00AF3E95"/>
     <w:rsid w:val="00B03380"/>
     <w:rsid w:val="00B069B3"/>
     <w:rsid w:val="00B12C5A"/>
     <w:rsid w:val="00B176A1"/>
     <w:rsid w:val="00B21B54"/>
     <w:rsid w:val="00B36601"/>
     <w:rsid w:val="00B377D9"/>
     <w:rsid w:val="00B641E8"/>
     <w:rsid w:val="00B65F5E"/>
     <w:rsid w:val="00B666BE"/>
+    <w:rsid w:val="00B669CB"/>
     <w:rsid w:val="00B7236E"/>
     <w:rsid w:val="00B804CC"/>
+    <w:rsid w:val="00B84DF0"/>
     <w:rsid w:val="00B900F1"/>
     <w:rsid w:val="00BB15B8"/>
     <w:rsid w:val="00BB199C"/>
     <w:rsid w:val="00BB55EC"/>
     <w:rsid w:val="00BC11CE"/>
     <w:rsid w:val="00BD29C1"/>
     <w:rsid w:val="00BD70DA"/>
     <w:rsid w:val="00BD79F3"/>
+    <w:rsid w:val="00BE2A95"/>
     <w:rsid w:val="00BF1382"/>
     <w:rsid w:val="00BF155E"/>
     <w:rsid w:val="00BF35D6"/>
     <w:rsid w:val="00BF5737"/>
     <w:rsid w:val="00C07C8B"/>
     <w:rsid w:val="00C17968"/>
     <w:rsid w:val="00C20140"/>
+    <w:rsid w:val="00C2550B"/>
+    <w:rsid w:val="00C42683"/>
     <w:rsid w:val="00C54E38"/>
     <w:rsid w:val="00C60930"/>
     <w:rsid w:val="00C62D9E"/>
     <w:rsid w:val="00C74588"/>
     <w:rsid w:val="00C91325"/>
     <w:rsid w:val="00C9413C"/>
+    <w:rsid w:val="00C94176"/>
     <w:rsid w:val="00CA2EBD"/>
     <w:rsid w:val="00CC3A94"/>
     <w:rsid w:val="00CC560C"/>
     <w:rsid w:val="00CD12ED"/>
+    <w:rsid w:val="00CD60AC"/>
     <w:rsid w:val="00CE55E3"/>
     <w:rsid w:val="00CF6ABB"/>
     <w:rsid w:val="00D137C0"/>
     <w:rsid w:val="00D218E3"/>
     <w:rsid w:val="00D4053A"/>
     <w:rsid w:val="00D46122"/>
     <w:rsid w:val="00D5580F"/>
+    <w:rsid w:val="00D6081B"/>
     <w:rsid w:val="00D77D28"/>
+    <w:rsid w:val="00D86C78"/>
     <w:rsid w:val="00D904C5"/>
     <w:rsid w:val="00D96FFB"/>
     <w:rsid w:val="00DA0016"/>
     <w:rsid w:val="00DA06D1"/>
     <w:rsid w:val="00DB0B69"/>
     <w:rsid w:val="00DC1493"/>
     <w:rsid w:val="00DC5E6B"/>
     <w:rsid w:val="00DE2228"/>
     <w:rsid w:val="00DE22E4"/>
     <w:rsid w:val="00DE6F31"/>
     <w:rsid w:val="00DF2F1C"/>
     <w:rsid w:val="00DF702E"/>
     <w:rsid w:val="00E036A1"/>
     <w:rsid w:val="00E25194"/>
     <w:rsid w:val="00E279C3"/>
     <w:rsid w:val="00E315F0"/>
     <w:rsid w:val="00E3658A"/>
     <w:rsid w:val="00E43EF3"/>
     <w:rsid w:val="00E45710"/>
     <w:rsid w:val="00E54159"/>
     <w:rsid w:val="00E752D5"/>
     <w:rsid w:val="00E75CC2"/>
     <w:rsid w:val="00E829FD"/>
     <w:rsid w:val="00E83703"/>
     <w:rsid w:val="00E844D5"/>
+    <w:rsid w:val="00E84674"/>
     <w:rsid w:val="00E960C6"/>
     <w:rsid w:val="00EA6CE5"/>
     <w:rsid w:val="00EA6E6D"/>
     <w:rsid w:val="00EC2617"/>
     <w:rsid w:val="00EE4D97"/>
     <w:rsid w:val="00F0647A"/>
     <w:rsid w:val="00F25999"/>
     <w:rsid w:val="00F3268C"/>
     <w:rsid w:val="00F35379"/>
     <w:rsid w:val="00F35644"/>
-    <w:rsid w:val="00F6033E"/>
     <w:rsid w:val="00F82113"/>
     <w:rsid w:val="00FA2B01"/>
     <w:rsid w:val="00FC1F16"/>
     <w:rsid w:val="00FC6296"/>
     <w:rsid w:val="00FF664A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -9555,79 +10007,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B9573CF-1102-415D-8837-153FC6A851A6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55CCC286-E38C-4F68-A821-C1593A8F8219}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1316</Words>
-  <Characters>9413</Characters>
+  <Words>1721</Words>
+  <Characters>9812</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Приложение № 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BVB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10708</CharactersWithSpaces>
+  <CharactersWithSpaces>11510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Расширенный вопросник юридического лица</dc:title>
+  <dc:title>Приложение № 1</dc:title>
   <dc:creator>kw4s</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>