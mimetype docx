--- v0 (2026-05-02)
+++ v1 (2026-11-06)
@@ -13,52 +13,50 @@
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00EF2072" w:rsidRPr="00870C77" w:rsidRDefault="00F71151" w:rsidP="00476473">
       <w:pPr>
         <w:pStyle w:val="6"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00870C77">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Расширенный в</w:t>
       </w:r>
       <w:r w:rsidR="00EF2072" w:rsidRPr="00870C77">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">опросник для </w:t>
       </w:r>
       <w:r w:rsidR="00BD5A7F" w:rsidRPr="00870C77">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">клиента - </w:t>
       </w:r>
       <w:r w:rsidR="00EF2072" w:rsidRPr="00870C77">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="28"/>
@@ -1496,51 +1494,60 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00FA0D3C" w:rsidRPr="00870C77" w:rsidRDefault="00FA0D3C" w:rsidP="00476473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C77">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Регистрационный  номер </w:t>
+              <w:t>Регистрационный</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00870C77">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> номер </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00FA0D3C" w:rsidRPr="00870C77" w:rsidRDefault="00FA0D3C" w:rsidP="00476473">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870C77">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(в ЕГР)</w:t>
             </w:r>
             <w:r w:rsidR="00212E92" w:rsidRPr="00870C77">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
@@ -5226,138 +5233,138 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> согласно</w:t>
       </w:r>
       <w:r w:rsidR="00072DC6">
         <w:t xml:space="preserve"> статьи 8 Закона 165-З </w:t>
       </w:r>
       <w:r w:rsidR="00072DC6" w:rsidRPr="00C7057C">
         <w:t>банком, дополнительно, могут быть запрошены вопросники и другие идентификационные документы</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00072DC6" w:rsidRPr="001A2595" w:rsidSect="00072DC6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="709" w:bottom="851" w:left="1797" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00191EC8" w:rsidRDefault="00191EC8">
+    <w:p w:rsidR="00DF7F4E" w:rsidRDefault="00DF7F4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00191EC8" w:rsidRDefault="00191EC8">
+    <w:p w:rsidR="00DF7F4E" w:rsidRDefault="00DF7F4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00191EC8" w:rsidRDefault="00191EC8">
+    <w:p w:rsidR="00DF7F4E" w:rsidRDefault="00DF7F4E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00191EC8" w:rsidRDefault="00191EC8">
+    <w:p w:rsidR="00DF7F4E" w:rsidRDefault="00DF7F4E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="006C0ACD" w:rsidRDefault="00195BAE">
       <w:pPr>
         <w:pStyle w:val="a5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> При наличии такого написания в документе, удостоверяющем личность</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w:rsidR="00473F9E" w:rsidRDefault="00FA0D3C" w:rsidP="00442C77">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -5403,55 +5410,55 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Если от имени индивидуального предпринимателя при совершении финансовых операций выступает представитель (коммерческий представитель), в указанном поле фиксируются данные представителя. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00476473" w:rsidRDefault="0075658F">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00DF59BC">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007F70F7">
+    <w:r w:rsidR="001F4759">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00476473" w:rsidRDefault="00476473">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22704CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7360A1C"/>
     <w:lvl w:ilvl="0" w:tplc="F98C2444">
       <w:start w:val="381"/>
       <w:numFmt w:val="bullet"/>
@@ -5687,226 +5694,231 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00370361"/>
     <w:rsid w:val="00022F28"/>
     <w:rsid w:val="000368E4"/>
     <w:rsid w:val="0004121D"/>
     <w:rsid w:val="00042D82"/>
     <w:rsid w:val="00043822"/>
     <w:rsid w:val="00067ABE"/>
     <w:rsid w:val="00072DC6"/>
     <w:rsid w:val="000B790B"/>
     <w:rsid w:val="000C0B63"/>
     <w:rsid w:val="000C296D"/>
     <w:rsid w:val="00132CBA"/>
     <w:rsid w:val="00136241"/>
     <w:rsid w:val="00146FC4"/>
     <w:rsid w:val="001648C2"/>
     <w:rsid w:val="0016526C"/>
     <w:rsid w:val="001667B7"/>
     <w:rsid w:val="00172613"/>
     <w:rsid w:val="00191EC8"/>
     <w:rsid w:val="00195143"/>
     <w:rsid w:val="00195BAE"/>
     <w:rsid w:val="001A2595"/>
     <w:rsid w:val="001A729B"/>
     <w:rsid w:val="001E3662"/>
     <w:rsid w:val="001F0F34"/>
+    <w:rsid w:val="001F4759"/>
     <w:rsid w:val="00203A87"/>
     <w:rsid w:val="00203C1A"/>
     <w:rsid w:val="0020713C"/>
     <w:rsid w:val="00212E92"/>
+    <w:rsid w:val="00213A1C"/>
     <w:rsid w:val="002319E2"/>
     <w:rsid w:val="002354CD"/>
     <w:rsid w:val="00250577"/>
     <w:rsid w:val="00264BE5"/>
     <w:rsid w:val="002674A0"/>
     <w:rsid w:val="00276583"/>
     <w:rsid w:val="002844B0"/>
     <w:rsid w:val="002A1972"/>
     <w:rsid w:val="002A31E4"/>
     <w:rsid w:val="002C4901"/>
     <w:rsid w:val="002D2B3C"/>
     <w:rsid w:val="002D415A"/>
+    <w:rsid w:val="002F26C1"/>
     <w:rsid w:val="00300744"/>
     <w:rsid w:val="00335F76"/>
     <w:rsid w:val="003443DA"/>
     <w:rsid w:val="003505D6"/>
     <w:rsid w:val="00370361"/>
     <w:rsid w:val="00377BD4"/>
     <w:rsid w:val="003B450F"/>
     <w:rsid w:val="003E1B62"/>
     <w:rsid w:val="003E596A"/>
     <w:rsid w:val="003E730F"/>
     <w:rsid w:val="003F66A3"/>
     <w:rsid w:val="004255DF"/>
     <w:rsid w:val="00437EBE"/>
     <w:rsid w:val="00442C77"/>
     <w:rsid w:val="00445683"/>
     <w:rsid w:val="00473F9E"/>
     <w:rsid w:val="00476473"/>
     <w:rsid w:val="00477B09"/>
+    <w:rsid w:val="00481819"/>
     <w:rsid w:val="0048729F"/>
     <w:rsid w:val="00492A32"/>
     <w:rsid w:val="004C0BD5"/>
     <w:rsid w:val="004C7332"/>
     <w:rsid w:val="004D6159"/>
     <w:rsid w:val="00514D0B"/>
     <w:rsid w:val="005170FF"/>
     <w:rsid w:val="005215AC"/>
     <w:rsid w:val="005229B5"/>
     <w:rsid w:val="00552C99"/>
     <w:rsid w:val="005E280D"/>
     <w:rsid w:val="005F673A"/>
     <w:rsid w:val="00604FDB"/>
     <w:rsid w:val="00606BD9"/>
     <w:rsid w:val="006415AF"/>
     <w:rsid w:val="006421FB"/>
     <w:rsid w:val="00657D82"/>
     <w:rsid w:val="00660453"/>
     <w:rsid w:val="006A183C"/>
     <w:rsid w:val="006C0ACD"/>
     <w:rsid w:val="006D1985"/>
     <w:rsid w:val="006D5AF8"/>
     <w:rsid w:val="006E0AC4"/>
     <w:rsid w:val="006E13BB"/>
     <w:rsid w:val="006E4F65"/>
     <w:rsid w:val="006E6794"/>
     <w:rsid w:val="006F1B24"/>
     <w:rsid w:val="006F3E37"/>
     <w:rsid w:val="006F528C"/>
     <w:rsid w:val="00701F06"/>
     <w:rsid w:val="00732CBF"/>
     <w:rsid w:val="0075658F"/>
     <w:rsid w:val="00762CFA"/>
     <w:rsid w:val="00795E42"/>
     <w:rsid w:val="007A6C5A"/>
     <w:rsid w:val="007D6475"/>
     <w:rsid w:val="007E23D9"/>
-    <w:rsid w:val="007F70F7"/>
     <w:rsid w:val="008032AE"/>
     <w:rsid w:val="00827E86"/>
     <w:rsid w:val="00830EF2"/>
     <w:rsid w:val="00831F39"/>
     <w:rsid w:val="0083581B"/>
     <w:rsid w:val="00836372"/>
     <w:rsid w:val="008479A7"/>
     <w:rsid w:val="00870C77"/>
     <w:rsid w:val="00881E93"/>
+    <w:rsid w:val="00885B9E"/>
     <w:rsid w:val="00887786"/>
     <w:rsid w:val="008A00E2"/>
     <w:rsid w:val="008C3512"/>
+    <w:rsid w:val="008C799A"/>
     <w:rsid w:val="008D4617"/>
     <w:rsid w:val="008F1F00"/>
     <w:rsid w:val="008F4C7B"/>
     <w:rsid w:val="00901697"/>
     <w:rsid w:val="00913111"/>
     <w:rsid w:val="00936B6E"/>
     <w:rsid w:val="009642C0"/>
     <w:rsid w:val="009B4FBD"/>
     <w:rsid w:val="009B5F6E"/>
     <w:rsid w:val="009F3E23"/>
     <w:rsid w:val="00A00B94"/>
     <w:rsid w:val="00A03151"/>
     <w:rsid w:val="00A054C1"/>
     <w:rsid w:val="00AA359F"/>
     <w:rsid w:val="00AA3BF4"/>
     <w:rsid w:val="00AA4321"/>
-    <w:rsid w:val="00AA5ED8"/>
     <w:rsid w:val="00AC6127"/>
     <w:rsid w:val="00AC78C5"/>
     <w:rsid w:val="00AD0B7C"/>
     <w:rsid w:val="00AF1E8D"/>
     <w:rsid w:val="00B07F61"/>
     <w:rsid w:val="00B23758"/>
     <w:rsid w:val="00B360B9"/>
     <w:rsid w:val="00B63E1E"/>
     <w:rsid w:val="00B71035"/>
+    <w:rsid w:val="00BB45C9"/>
     <w:rsid w:val="00BC4F38"/>
     <w:rsid w:val="00BD5542"/>
     <w:rsid w:val="00BD5A7F"/>
     <w:rsid w:val="00BE3531"/>
     <w:rsid w:val="00C00F42"/>
     <w:rsid w:val="00C54E38"/>
     <w:rsid w:val="00C9120A"/>
     <w:rsid w:val="00C95E0D"/>
     <w:rsid w:val="00D338D8"/>
     <w:rsid w:val="00D55F38"/>
-    <w:rsid w:val="00D768D7"/>
     <w:rsid w:val="00D773BE"/>
     <w:rsid w:val="00D80DD0"/>
     <w:rsid w:val="00DA46B5"/>
     <w:rsid w:val="00DB36DB"/>
     <w:rsid w:val="00DD6CFB"/>
     <w:rsid w:val="00DF59BC"/>
+    <w:rsid w:val="00DF7F4E"/>
     <w:rsid w:val="00E020DE"/>
     <w:rsid w:val="00E076C2"/>
     <w:rsid w:val="00E60F03"/>
     <w:rsid w:val="00E6567A"/>
     <w:rsid w:val="00E72ABB"/>
     <w:rsid w:val="00E865C5"/>
     <w:rsid w:val="00E92AFE"/>
     <w:rsid w:val="00E95C08"/>
     <w:rsid w:val="00E96E24"/>
     <w:rsid w:val="00ED45AA"/>
     <w:rsid w:val="00ED50EA"/>
     <w:rsid w:val="00EE1FA7"/>
     <w:rsid w:val="00EE689C"/>
     <w:rsid w:val="00EF2072"/>
     <w:rsid w:val="00EF2B26"/>
     <w:rsid w:val="00F00FA3"/>
     <w:rsid w:val="00F024C1"/>
     <w:rsid w:val="00F06BE7"/>
     <w:rsid w:val="00F5245E"/>
     <w:rsid w:val="00F704E7"/>
     <w:rsid w:val="00F71151"/>
     <w:rsid w:val="00F746A8"/>
     <w:rsid w:val="00F76AB5"/>
     <w:rsid w:val="00FA0D3C"/>
     <w:rsid w:val="00FA52C3"/>
@@ -7096,79 +7108,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04A2B4F3-648B-44DE-A0FD-749404615A66}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75314CFF-2C28-45C5-9F7D-AF6D7348B3A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>657</Words>
-  <Characters>4464</Characters>
+  <Words>764</Words>
+  <Characters>4356</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Приложение № 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BVB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5111</CharactersWithSpaces>
+  <CharactersWithSpaces>5110</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Расширенный вопросник индивидуального предпринимателя</dc:title>
+  <dc:title>Приложение № 1</dc:title>
   <dc:creator>kw4s</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>